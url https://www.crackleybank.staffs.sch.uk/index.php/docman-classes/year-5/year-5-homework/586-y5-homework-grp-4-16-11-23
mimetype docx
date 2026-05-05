--- v6 (2026-03-04)
+++ v7 (2026-05-05)
@@ -330,4259 +330,3631 @@
                       <w:r w:rsidR="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r w:rsidR="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="17745327" w14:textId="026E3068" w:rsidR="008A3112" w:rsidRPr="00D76442" w:rsidRDefault="008A3112" w:rsidP="00B10786">
+                    <w:p w14:paraId="17745327" w14:textId="026E3068" w:rsidR="008A3112" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="00B10786">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId10" w:history="1">
-                        <w:r w:rsidRPr="00D76442">
+                        <w:r w:rsidR="008A3112" w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r w:rsidR="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00070338" w:rsidRPr="00D76442" w14:paraId="5517B1C8" w14:textId="2B36FD59" w:rsidTr="00070338">
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="4E5A811C" w14:textId="77777777" w:rsidTr="0044071C">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="61DD1836" w14:textId="24EB7C07" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="34DAA67E" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3C44C321" w14:textId="61F61E31" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="4331FE39" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF2B15D" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8B22C3" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C174ED" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA9F7A5" w14:textId="71725CC1" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="68AF52A8" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2902D777" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="79C90F15" w14:textId="57934747" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="6D10C14D" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="6B39A591" w14:textId="2AF7DB6F" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="36D49558" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="147219E1" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="78577618" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="0C2BF652" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0117FBE6" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1027492D" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E2EF3AD" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A471F41" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1586FC53" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768AAB6E" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40DF8C67" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B1A2568" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1519E665" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA85B7A" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ECA264B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="198EBCD1" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9570EC" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3919CC00" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB3F3AB" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B97AE87" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350F4EDB" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2750EAEC" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66511E86" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="510CDCC3" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="757DF5C2" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4A1A45" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41DEC094" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="7B0D25B6" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EE699B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C562451" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FBC1C6E" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9B7C1A" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF4F0FA" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28CD6024" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69EE1D31" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EE2D204" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E9FCEE7" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23D13987" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C98C011" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="0C3F8DF7" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="426CB9A4" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="601AB273" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B3CD8DD" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6858967C" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29920B29" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62C2DDE3" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68C73DEE" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E9FC5F4" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1279EA19" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A168D5B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E39D8D0" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="4C29CAF2" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D35ED81" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18E57796" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3629636D" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CD80D55" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="378473AF" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F56D983" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71E367BB" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C0F556A" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="334C8D50" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD60CAF" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B14827" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="7E4C285E" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5B8A64" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24D90E6C" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="360B14E2" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="622CFF29" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7345B8A9" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54CA1365" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6756E806" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C102252" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62016C18" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B9CB96C" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768242DE" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="78FB1282" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB5A9BD" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="363DA0C9" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="754E12C9" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F33AC12" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C5CFC8B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66511757" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF9634F" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D63AD76" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64024096" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4574A796" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="274E1151" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="3A464AC2" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="53020D5F" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C7D101" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA9BE85" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76FEE621" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCF7CD2" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51F44F4B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2492C345" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D59EB6F" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DA9D218" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26EDDB94" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E0D9629" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="55C4E07C" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AEC03B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...234 lines deleted...]
-            </w:r>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C11636A" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="121F9408" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="607EA50F" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="758F2C74" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A94F96" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A5EE11E" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34EF1B82" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53FF1B5F" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CCA00D9" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C8F6FE7" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070338" w:rsidRPr="00D76442" w14:paraId="224F00A2" w14:textId="1EFD520F" w:rsidTr="00070338">
+      <w:tr w:rsidR="000E70CB" w:rsidRPr="00D76442" w14:paraId="75296277" w14:textId="77777777" w:rsidTr="0044071C">
         <w:trPr>
-          <w:trHeight w:val="356"/>
+          <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="4845448B" w14:textId="03B7E6B2" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="7CE4E0B7" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3609 lines deleted...]
-          <w:p w14:paraId="1CDF7E9B" w14:textId="77777777" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="738DCD5B" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="220C0616" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42522E5E" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C9A4B6" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C0CEC9" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C9A161" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5040CE18" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="612F4FF9" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1BFAD1" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F720B54" w14:textId="77777777" w:rsidR="000E70CB" w:rsidRPr="00D76442" w:rsidRDefault="000E70CB" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D58E540" w14:textId="7152C22B" w:rsidR="002831BC" w:rsidRPr="00D76442" w:rsidRDefault="00D76442" w:rsidP="00191FC3">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E62EF8E" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRDefault="00D76442" w:rsidP="00191FC3">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B18EA31" wp14:editId="0D138ADC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="988320439" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
@@ -4691,1343 +4063,1397 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2C31064D" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6CAF59" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF68A6A" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E346A84" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381970AF" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00191FC3"/>
+    <w:p w14:paraId="187F4AE3" w14:textId="0BE700E1" w:rsidR="00290D26" w:rsidRDefault="00D76442" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
-      <w:r w:rsidR="002831BC" w:rsidRPr="00D76442">
+    </w:p>
+    <w:p w14:paraId="1D58E540" w14:textId="6668B5F6" w:rsidR="002831BC" w:rsidRPr="00D76442" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t>Spellings – Look, cover, write and check. This week we are practising</w:t>
       </w:r>
       <w:r w:rsidR="00050781" w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve"> commonly confused words.</w:t>
       </w:r>
       <w:r w:rsidR="00F34682" w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002831BC" w:rsidRPr="00414FA5" w14:paraId="327EC95B" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="002831BC" w:rsidRPr="004E1FEF" w14:paraId="327EC95B" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7184E19E" w14:textId="74018455" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="7184E19E" w14:textId="74018455" w:rsidR="002831BC" w:rsidRPr="004E1FEF" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D05BB1" w14:textId="3757E8F7" w:rsidR="002831BC" w:rsidRPr="004E1FEF" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015A615B" w14:textId="06E6D04B" w:rsidR="002831BC" w:rsidRPr="004E1FEF" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0355A18D" w14:textId="2FAEE3D8" w:rsidR="002831BC" w:rsidRPr="004E1FEF" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Write</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07234843" w14:textId="25F6B893" w:rsidR="002831BC" w:rsidRPr="004E1FEF" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="4648E37F" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FF7828" w14:textId="785515C7" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Word</w:t>
+              <w:t>signature</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B1770B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3092AD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7877BABB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24438781" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="241BB8AB" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EA5080" w14:textId="47740B90" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Look</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>temperature</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Cover</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0355A18D" w14:textId="2FAEE3D8" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="001F1CC4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449F2BA6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295A4BBC" w14:textId="3859C5D0" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="081837A7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="4958301C" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C265A2" w14:textId="0BF69BEF" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Write</w:t>
+              <w:t>leisure</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C1BE96" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB945F4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BD63BB" w14:textId="239183A7" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA7B859" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="0138A8C4" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754C6928" w14:textId="48620E06" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Check</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>hindrance</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6B2490" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003434DB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6653B3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>accommodate</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA5B406" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF81449" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="71B68D79" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AF0D1D" w14:textId="2768F243" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>nuisance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B1770B" w14:textId="77777777" w:rsidR="00414FA5" w:rsidRPr="00414FA5" w:rsidRDefault="00414FA5" w:rsidP="00414FA5">
+          <w:p w14:paraId="57970E4A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="590C22E5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A38841" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AEF005" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="5B27EC32" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035E4F1A" w14:textId="50A31F86" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>existence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="540D3A89" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24438781" w14:textId="77777777" w:rsidR="00414FA5" w:rsidRPr="00414FA5" w:rsidRDefault="00414FA5" w:rsidP="00414FA5">
+          <w:p w14:paraId="1A8B8C6A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76966E89" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="041B682C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="14F040EB" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259D0E76" w14:textId="37BAE2E0" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>convenience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1540859C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003434DB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675262BF" w14:textId="17FC3BB7" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>accompany</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA3389D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BFC936" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="3D6179D8" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF72440" w14:textId="37F35A72" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>conscience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001F1CC4" w14:textId="77777777" w:rsidR="00414FA5" w:rsidRPr="00414FA5" w:rsidRDefault="00414FA5" w:rsidP="00414FA5">
+          <w:p w14:paraId="2736A3E3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7639FFDF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A07FF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B19063" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="54F4ED89" w14:textId="77777777" w:rsidTr="002831BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="735EA520" w14:textId="22FCD769" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>sufficient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="081837A7" w14:textId="77777777" w:rsidR="00414FA5" w:rsidRPr="00414FA5" w:rsidRDefault="00414FA5" w:rsidP="00414FA5">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F1AD78" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003434DB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22989D5A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>according</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D9477B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t> </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="13C1BE96" w14:textId="77777777" w:rsidR="00414FA5" w:rsidRPr="00414FA5" w:rsidRDefault="00414FA5" w:rsidP="00414FA5">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="519825F4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...57 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003434DB">
-[...528 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61FED863" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="5FFBAFD8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D9204C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5632"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDF9CEF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C476CA8" wp14:editId="4B203CBA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FCED698" wp14:editId="6D0B692C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="64302099" name="Text Box 3"/>
+                <wp:docPr id="500048352" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="55D3606F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="5595E2AF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="292757BF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="72263F05" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="655DF08F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="404C8ECA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5FE2844D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="540EAB7B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0FFA5C76" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="51D56E31" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="12B9D038" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="03F125D8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7D75B467" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="5545935A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2C476CA8" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBDkmEuOgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVV8RsoTgiXxY6KTnD1xXCPzDnn5lF7SAPuA/+CQ+pAGuC3qKkBPvrb/chH0eK&#13;&#10;UUoa1GJO3c89s4IS9U3jsG/TySSINzqT6ecROvY6sr2O6H29AiQqxc0zPJoh36uTKS3Ur7g2y/Aq&#13;&#10;hpjm+HZO/clc+W5DcO24WC5jEsrVMP+gN4YH6DCYQOtL+8qs6cfqURGPcFIty95Nt8sNX2pY7j3I&#13;&#10;Ko4+8Nyx2tOPUo/i6dcy7NK1H7Mufx6L3wAAAP//AwBQSwMEFAAGAAgAAAAhAILikRzkAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU5SkSRqn4qdw6YmCOLuxa1uN15Ht&#13;&#10;puHtcU9wWWm0uzPztZvZDmSSPhiHDJaLDIjE3gmDisHX59tDBSREjoIPDiWDHxlg093etLwR7oIf&#13;&#10;ctpHRZIJhoYz0DGODaWh19LysHCjxLQ7Om95TNIrKjy/JHM70McsK6nlBlOC5qN80bI/7c+WwfZZ&#13;&#10;1aqvuNfbShgzzd/HnXpn7P5ufl2n8bQGEuUc/z7gypD6Q5eKHdwZRSADg2qVJ6DIYFXUQK4HeV2W&#13;&#10;QA4M8qIsgHYt/Q/S/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDkmEuOgIAAIQEAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="6FCED698" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBDkmEuOgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVV8RsoTgiXxY6KTnD1xXCPzDnn5lF7SAPuA/+CQ+pAGuC3qKkBPvrb/chH0eK&#13;&#10;UUoa1GJO3c89s4IS9U3jsG/TySSINzqT6ecROvY6sr2O6H29AiQqxc0zPJoh36uTKS3Ur7g2y/Aq&#13;&#10;hpjm+HZO/clc+W5DcO24WC5jEsrVMP+gN4YH6DCYQOtL+8qs6cfqURGPcFIty95Nt8sNX2pY7j3I&#13;&#10;Ko4+8Nyx2tOPUo/i6dcy7NK1H7Mufx6L3wAAAP//AwBQSwMEFAAGAAgAAAAhAILikRzkAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU5SkSRqn4qdw6YmCOLuxa1uN15Ht&#13;&#10;puHtcU9wWWm0uzPztZvZDmSSPhiHDJaLDIjE3gmDisHX59tDBSREjoIPDiWDHxlg093etLwR7oIf&#13;&#10;ctpHRZIJhoYz0DGODaWh19LysHCjxLQ7Om95TNIrKjy/JHM70McsK6nlBlOC5qN80bI/7c+WwfZZ&#13;&#10;1aqvuNfbShgzzd/HnXpn7P5ufl2n8bQGEuUc/z7gypD6Q5eKHdwZRSADg2qVJ6DIYFXUQK4HeV2W&#13;&#10;QA4M8qIsgHYt/Q/S/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDkmEuOgIAAIQEAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="55D3606F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="5595E2AF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="292757BF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="72263F05" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="655DF08F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="404C8ECA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5FE2844D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="540EAB7B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0FFA5C76" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="51D56E31" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="12B9D038" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="03F125D8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7D75B467" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="5545935A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -6067,3564 +5493,3564 @@
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="06AF3204" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="50924BB6" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="08C034C5" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="669476BB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="50B52522" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="689BD213" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD7238E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="247BD3B5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D75876B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D8E458" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBCE0F4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="180EDA71" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDEE6D0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E497128" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="505E72B3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="42870331" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...318 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="7EDD9F52" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="5CE689D5" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1E7536" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="176F67F3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D833D1B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="27B8FD64" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="27F39F29" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482D9F1E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193E16B8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DFA5BFE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08A82699" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35DD70B5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B39A148" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CECEC3F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6830035A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14FD8511" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2B1BC177" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="7543491E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="1735FD42" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1342941D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D41992F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="5CC5CB79" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7C38C6F1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29350469" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F70988" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D359AFF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C87F463" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B76C4F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45C2CD38" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D47B1DD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="227F40EE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06EAB58B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="4BFA57C1" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="51204E7C" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="62D9CA45" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="315909DF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5831A350" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="532EF859" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3FDC8129" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0953D0DF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F80BFB8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3947E556" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1635F8E0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F995AAE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29388C9F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79776735" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74BF45FA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68EC6D0C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="5084D0F7" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="0FAED669" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0576C1" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5F6FBED1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12A9BCAF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="7C3320F8" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5CF8349C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="390738F6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65210B9C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC73C22" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="595AC3BC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A13E5E8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3867AA42" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BFB698F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="770D8D01" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DE75B85" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="4046BFD7" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="44833CDE" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="12516BC6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...24 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="41642C7F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58A04ED0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="6AEA7992" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3B0BE060" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AB8D5A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D5AA4AA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="596BE7F8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BAF099C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25106A75" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01D0DA9B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="445F2674" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11530830" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="396DCDF7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="766A0868" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="3795CC78" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="753A6C66" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="79C2FD11" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D5D8854" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="25E251D4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="48736F02" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F7686E8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51222A54" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26BEAD43" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C09A785" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="196CA4C3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F981A9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39F032C5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ED88B81" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="646CA8D4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="214851BE" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="63D981A2" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD1682E" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="08D1F050" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689683DA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="29C90EC5" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="78FCE2EF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="189ADBAB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E9F7BB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35D174C9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F7A112C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F189C5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="753F1AA9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10EECC45" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="341F24BF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29D17746" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="47871B4F" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="6E10191F" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="6E74A602" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2A4F0F73" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C119F94" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="2706B629" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="36108253" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="326471EF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5273B81D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B05A7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C4BEB1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46D48323" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B7B2B3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F4F66D3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="042898C7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2479C1E4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="77BD4304" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="359C1567" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="252F8C6E" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7AA0BD88" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C2B0C90" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="3204A867" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="0394139B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62C0C4E6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="184E901C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18FB52DF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CA70089" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DCC8B92" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B132700" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48CBDF00" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5036DF16" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641931E5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="7BAA2436" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="570EE496" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="32C0FB39" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3FEDE9E2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30727C78" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="5E79A48A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2532584C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1772233E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10BECDE1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02ECE7BD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5582FD93" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D46C7EC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F707935" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E6C33D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27DCE4F6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60487720" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="493C22E7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="71641FC9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EC6814A" wp14:editId="105AC5EF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69CEA2A9" wp14:editId="374319F7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="304016238" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="936121546" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -9639,62 +9065,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05681155" wp14:editId="046DA381">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2447FA24" wp14:editId="7853EFA5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="645151096" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="420423870" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -9717,1339 +9143,1392 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313D85A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="2924654C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5FC5C4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="744ED113" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3432DE93" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="0EB7B626" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E91763C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="38D38707" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D71A48D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
-[...50 lines deleted...]
-    <w:p w14:paraId="4E10FA25" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="25EFEC5D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380"/>
+    <w:p w14:paraId="004B76F1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C592D50" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="6A1EB624" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="7AB4F11A" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="0D460F58" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="042C4808" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-            <w:pPr>
+          <w:p w14:paraId="373E84EE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747E7E5E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C2C92C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52AC5B8C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Write</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3940FD66" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="290AA896" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C75BEA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>rhyme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221DFBA6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="734BC866" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D53DAA1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F729C7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="3ECFC4E9" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F24E8C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>rhythm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BC1259" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2418B0BB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6240CBF3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADD1732" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="4370B842" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C20020" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>sincere</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="048BB188" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E266314" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B3EAB5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3FDF93" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="3EED17A2" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56599C1C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>sincerely</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C6B9BC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D039C9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F45C1B7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12256053" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="71349C35" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B086A2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>immediate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1729B418" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EEBBE2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AAABAA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08885514" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="767F7E9F" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A598316" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270690C6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ECD518" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B7D967" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="691C1C88" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="1B2C7D97" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14298536" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>frequently</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E82E3A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41423718" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24486D43" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09945924" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="624BBC2B" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DAD696" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>especially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A66EBF8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49775AC4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E1EA99" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF19772" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="28B8B7E9" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7EA09B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="000E70CB" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Word</w:t>
+              <w:t>foreign</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="000E70CB">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...106 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA4A5C0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2AE40BC3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66778486" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="09A40D30" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1223F75A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="759A99A4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D4F60A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4705130D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...639 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36EC1DE4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="003434DB">
+    <w:p w14:paraId="5174257C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D9204C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F853B35" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="65587C56" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C15253E" wp14:editId="124284CE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BE167C" wp14:editId="587153C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="504307267" name="Text Box 3"/>
+                <wp:docPr id="397865582" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0C48E8E0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="471D9277" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="641A891A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="5488ACEE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="690A9F55" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="1A5F0E2A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="578F6781" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="4BAF23B8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3382A1B9" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="18FA281B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3582F23A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="4FE15A9D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7B936180" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="135E2BD4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId15" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3C15253E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDQsCKOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2NaJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0LAijsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="35BE167C" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDQsCKOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2NaJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0LAijsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0C48E8E0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="471D9277" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="641A891A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="5488ACEE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="690A9F55" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="1A5F0E2A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="578F6781" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="4BAF23B8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3382A1B9" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="18FA281B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3582F23A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="4FE15A9D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7B936180" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="135E2BD4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId16" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -11089,3564 +10568,3564 @@
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="02C66990" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="7B736C77" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="653D4781" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="0EA6ED80" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7AED053D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="34F1FD73" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4294F639" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B6D38D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDEC92C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD88DFA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACB865C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEE6FC1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="12423461" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E02B0F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="71EEEC25" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="02E08C4F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...318 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="077512F1" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="44975A7A" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="10CC6DD7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="16151329" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9E9140" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="25E619B6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="418CD4F3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D24BF0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B811F9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78966AD9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D8E0E87" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DD02916" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05C4F4E2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF324F1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DDD1D25" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B40E5B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="3FB9B9B6" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="5152633E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="31646764" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7D76D49B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73DF37E0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="3274A3B9" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="52C739CA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4000E169" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD4499D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77190F62" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17700C7A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409B711F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="264F9312" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C9E717" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB3371F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F566AF8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="284E59BE" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="264E0C08" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="53165C39" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="60B60F5F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BDCE022" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="00A3D5D1" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4378A526" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06648364" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59114BF9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079C7597" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1857C513" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A302B9C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25060B57" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73EDD242" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A81D06" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D6E2A00" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="6B643F00" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="49B6488B" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="60D584F2" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1B305411" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A5A22B9" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="0860247B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2815DCC1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69C2A403" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B1B075D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F679CB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38AB0FBA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15872824" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D1BB12F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A695C8D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27104618" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365DDB63" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="072894C1" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="2EC56430" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD1C54D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...24 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="7109E5B1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D8B272A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="16990384" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="23BDB867" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4058200F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FD2B4B9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216BC572" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E826EA5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CDB8DAE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD7089A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D71E538" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55737720" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49ADE20A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="117AA624" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="60A67FE0" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADF73A0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="65A15502" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29638DDA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="1EFE010A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="79472A2E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A2A1B9A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C71A434" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB5671D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00417F8F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC73104" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B05CC4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE3AC16" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C4D9C83" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="587A233B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="56415FA6" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="24A40EBC" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="29446DD3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6E848E5D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4135FAB7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="77CEDEAC" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6E566564" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="037CA4D8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FCC9B27" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47691935" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25F8F1A1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A5A6C21" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59F30222" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA5AB84" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B1C6A4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F1E3354" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="49885A52" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="74953774" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="24FF4430" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="44D60761" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FE7B9F4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="413FD983" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="61E60035" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA2E7A4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="379D581E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A4A5310" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00615054" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30534CE1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B92D95" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="091666D4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B73813F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59322A7F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2539C20A" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="71F0524A" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFDCC91" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1B7D5DDF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="399D82CF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="2225F521" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3386E9BD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59C1B433" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="772AFFBC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A1CF20" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2593D3D2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3331E6EC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C74B817" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C7015A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="218BBFFA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09508AFA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2F6A85E0" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="2C7081CE" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="33D5C550" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2B91C6F0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AFF5313" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="35022C4E" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1289A7CD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45F7294E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F87A44" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18774FE2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34404806" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2117ED7E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DFEB00D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB49BD2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11CA8A81" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223027B8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="249EBE8A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="73308C02" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CED9F0A" wp14:editId="62FB120E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EA81D77" wp14:editId="627F10BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2125491668" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="2075986403" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -14661,62 +14140,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F0919B" wp14:editId="2C0EBE14">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FB1C01B" wp14:editId="2123B469">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1244884366" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="572688810" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -14739,1339 +14218,1392 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790077A4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="28781034" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21FAC1AC" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="21126EE3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE496F6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="5B34C5B1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B802D09" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="1290FF3B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4CB205" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
-[...50 lines deleted...]
-    <w:p w14:paraId="63C219A0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="5F9C2B6F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380"/>
+    <w:p w14:paraId="053B3997" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285DF5B4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="4C1CF76C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="026212A1" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="5F079CA1" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A7C76B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="0E4CD277" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3432C5BF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD8F1CD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC10EE8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Write</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C658E0E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="04426004" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4210BBC2" w14:textId="0A1E9658" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Word</w:t>
+              <w:t>address</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00001043">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FFD134" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F09758E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EFB53B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0880CE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="03DB7B81" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016A32A1" w14:textId="3A4157E0" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Look</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>pressure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Cover</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E9E615" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6224EE4D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD6F96F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2BE71F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4E7B42" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="252296EE" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="161DC641" w14:textId="3F0C43CE" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Write</w:t>
+              <w:t>grammar</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00001043">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4B5C8B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="592A0B6C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0520A6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C26829" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="5FA64E0F" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B04FE7B" w14:textId="0098C6BC" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Check</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>build</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E537AC">
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223A4966" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="49A37C3D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE21BE9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="405574C3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296D42BE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="5DA11C4C" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0D89E4" w14:textId="03FA50BB" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>guard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="446FADA5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30516F2B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="0B65672A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C337007" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5D981A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="08D48D96" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C77D62" w14:textId="20E3CED2" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...11 lines deleted...]
-              <w:t>interest</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>guide</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E537AC">
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521474FC" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6821D00C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74374615" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078878C9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="198E72BD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="3CB8685E" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D486D8F" w14:textId="3E39BA7A" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>enough</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9FFE63" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE0CAFB" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1AEEE3F9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AC9049" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C282FA3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="28C0911E" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0988A40F" w14:textId="535B62D8" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...11 lines deleted...]
-              <w:t>length</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>caught</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E537AC">
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3E84D3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5A0A98FB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639BC49A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D2259A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF98719" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="38166399" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8BE6DD" w14:textId="3826BB6D" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>naughty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...46 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0097D07A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5824AA9D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2585CD" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="11B22C51" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498AED21" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7B5AECC0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B7E041" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6A396CF8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...364 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54009072" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="003434DB">
+    <w:p w14:paraId="4DF7C7F0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D9204C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="211C36B0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="6FAA0041" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="547C812E" wp14:editId="4774AA9C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B9FA03" wp14:editId="54B915A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="261577338" name="Text Box 3"/>
+                <wp:docPr id="1848189208" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1DF2A0D0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="71CCE97F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="000FFDFE" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="5D26A6AB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="008FB61F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="2ED4DFCA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="244A6342" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="379A10EA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="54CEB19C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="2C87B441" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="18809F61" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="6D1AF3E2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="196F051D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="3E0B0FE0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId17" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="547C812E" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD88I9fOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2OOJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/PCPXzsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="17B9FA03" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD88I9fOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2OOJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/PCPXzsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1DF2A0D0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="71CCE97F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="000FFDFE" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="5D26A6AB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="008FB61F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="2ED4DFCA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="244A6342" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="379A10EA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="54CEB19C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="2C87B441" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="18809F61" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="6D1AF3E2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="196F051D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="3E0B0FE0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId18" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -16111,3564 +15643,3564 @@
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="6D232DFC" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="3A8A0592" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="526AC0C6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="67D8B605" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="647246AA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7FCBDA1E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7BBE36" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="083D0D7D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="293B2F28" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8CD497" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC4947F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F81BEB4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7DCED0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2873F015" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0DE6B1" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="02CE2C66" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...318 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="45F42470" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="0C76B826" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="79A80AC3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5C047494" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB1E289" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="23F69663" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="31F927A2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7251D6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42BA4C5E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="001092E3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16DFAEB0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E3D4D77" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30D17FDA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7022A9A5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD30028" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45BA05A0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="61B7EAF3" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="2074F866" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="4226B9AC" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4183484C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62ADE548" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="0D5DC76A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="647951D1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D44A056" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CC7BBD0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="457CF9B9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6684FBE8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C0DAFC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F9DB801" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60A902FC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE46AB8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BDEE146" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="308ED4B2" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="5A15A821" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="67BD4404" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="426A1CD9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E74231" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="5D08AAD7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7BE188B8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1646FD86" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C78A8C4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BEF2BAF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216BD987" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4184DABF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20C8AEE6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DEA7B68" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="378D140E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A473DAB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="47D3EC11" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="15A90507" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="72827B4A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="0BDFE01E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12C0C2CB" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="33E3DE4C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="26A5A87B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3D3865" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13A95FFF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D4834A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ABD9CED" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="073A1149" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B5C12F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC11399" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0619A12A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20486DCD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="6B9AD3A9" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="7E0D62E3" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="28142C95" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...24 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="10328FD3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28FF12E4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="0ED71059" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7EC4408E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49ED7C8C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CFF588" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="630B20BF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF41E06" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C308F76" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DFCA66A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="108916CA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="763BF49C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7523EB78" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="03F0EE39" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="264D388C" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB6F67A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="629787E3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F1A785D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="78A59924" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6A44FF2E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73FE813E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B11932" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76203567" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CADB0FF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6BF4CA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E9AAE2B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F1877B9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08B5AE5B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CEE8ABD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2C9C151F" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="2FC92968" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEFA2A6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7B7F1C10" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203F9F03" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="34AEAFD4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="56647D69" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="682BF8B0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79F06614" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16890DEC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22E7C591" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3093134F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15588A0E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00B4F216" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38B7F5E8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04619CCD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="292CEE35" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="6C0F8CBA" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE311D3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="534658D1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742FBFC0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="2C3C87A7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4CCA2231" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018E8A98" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5467A60F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="275A7A2C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="550DBE6D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B4F50A4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD54C69" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE15820" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FE8064" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06906216" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="7F65AD5C" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="77759B0E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBB273E" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2B96B841" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15DD5403" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="1547D290" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="502752AE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9BB87A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6400DCEF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1028BB02" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="059AEAB6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="232AF753" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425EEF43" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F0DBB73" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CDD0A03" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26D5E9C3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="4D99B7FD" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="42EC31EB" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB89476" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="75CA5148" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16245E3E" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="0B300E1A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6D9D3841" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4384149E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D17C6BE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54303C97" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59915754" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37D00FA0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F44C5C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E223A18" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521B67EF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="006F2507" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D3435C3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="7A43DCEF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C207E6" wp14:editId="6BB5EB9A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7FF22B" wp14:editId="567A414C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1853955789" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="2036708408" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -19683,62 +19215,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D1C661C" wp14:editId="0586210F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B27ED1B" wp14:editId="35BFFF3F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1716756444" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="197747114" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -19761,1112 +19293,1392 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FF2CF0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="187FBCF4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366BEEBF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="7780A757" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B2DD17" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="1DA0B87B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D8B50B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="39D21489" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A619E0" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
-[...50 lines deleted...]
-    <w:p w14:paraId="7405B5F4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="4B6A9B0B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380"/>
+    <w:p w14:paraId="53CAD594" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A22396B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="27706DC7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="4CDE16E4" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="63E9FA0A" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E018761" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1F302B0F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F0A808" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6AFC9E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6A1EB4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Write</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6528A90B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="72B6ACDA" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="222A32D1" w14:textId="5C0E177D" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Word</w:t>
+              <w:t>every</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00001043">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EC45F4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E448D2A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E850D6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0971EDA6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="71A9FF4C" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65122632" w14:textId="7D737083" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Look</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>everybody</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Cover</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC115F4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="045047E0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E20B95" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E3173C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFF5D45" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="33D6FB06" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B401A5" w14:textId="17474A08" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Write</w:t>
+              <w:t>even</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00001043">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AFD429" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216AEBBC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE23FAD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB1820E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="0F7C2B87" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5968E7E6" w14:textId="21BB5D2D" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Check</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>great</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289550C7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03489D31" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C30B70" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9A88BA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="165B237E" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="7995F06C" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F211758" w14:textId="3DF1F789" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="299E995C" w14:textId="08D58AA9" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...10 lines deleted...]
-              <w:t>be</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>break</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3389881A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="446E248E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E370DF6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="507D3606" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="611F58E7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6E8E673B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA27B26" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="681B4794" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="5E0EE2A1" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="12CEBF28" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="416D6593" w14:textId="0246685C" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="08356283" w14:textId="2B538ED4" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00943F67">
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>steak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0310F810" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D092154" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2250711B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030FDE45" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="215ADA39" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20881CF4" w14:textId="3F53493A" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>me</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>pretty</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDE9936" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="20CB88B2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A87A2C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3B47D627" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34639D63" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4DEF6691" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C99A9AA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="743E9EB1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="4B7BDFBA" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="71810E0F" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C192EB3" w14:textId="259F9832" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3572822B" w14:textId="501BB713" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00943F67">
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>beautiful</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F86DB6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49959A89" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B565530" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0EB6A2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="64A8FADC" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0551E7" w14:textId="2BA4C6FD" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>there</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>after</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D217EAA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="0A23FFE2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39052057" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="221C4969" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B688B1" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3238FF7C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39A6B509" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4FAE16AE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-[...246 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="389202A7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
-[...6 lines deleted...]
-    <w:p w14:paraId="148C50C5" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00D76442" w:rsidP="003434DB">
+    <w:p w14:paraId="41ACA81B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D9204C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2312752E" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="6E909F88" w14:textId="372677E3" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF2E7D0" wp14:editId="34B400A9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B31CAE" wp14:editId="326025A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1959338860" name="Text Box 3"/>
+                <wp:docPr id="1123497816" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="66034392" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="21AFF6F2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2644261C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="76A15A55" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1F76D37F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="27136677" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2C9C6204" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="2E4EB92D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0668F3BF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="1D22B3F0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="035B9406" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="575DC7B1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6B4A4F0B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                          <w:p w14:paraId="43C2B268" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId19" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4FF2E7D0" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBC5fIYPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVOZ2ciNlCcUS+LHRScoavK4R/YM4/M4vaQR5wH/wTHlIB1gS9RUkJ9tff7kM+&#13;&#10;jhSjlDSoxZy6n3tmBSXqm8Zh36aTSRBvdCbTzyN07HVkex3R+3oFSFSKm2d4NEO+VydTWqhfcW2W&#13;&#10;4VUMMc3x7Zz6k7ny3Ybg2nGxXMYklKth/kFvDA/QYTCB1pf2lVnTj9WjIh7hpFqWvZtulxu+1LDc&#13;&#10;e5BVHH3guWO1px+lHsXTr2XYpWs/Zl3+PBa/AQAA//8DAFBLAwQUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTlKRJGqfip3DpiYI4u7FrW43X&#13;&#10;ke2m4e1xT3BZabS7M/O1m9kOZJI+GIcMlosMiMTeCYOKwdfn20MFJESOgg8OJYMfGWDT3d60vBHu&#13;&#10;gh9y2kdFkgmGhjPQMY4NpaHX0vKwcKPEtDs6b3lM0isqPL8kczvQxywrqeUGU4Lmo3zRsj/tz5bB&#13;&#10;9lnVqq+419tKGDPN38edemfs/m5+XafxtAYS5Rz/PuDKkPpDl4od3BlFIAODapUnoMhgVdRArgd5&#13;&#10;XZZADgzyoiyAdi39D9L9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELl8hg8AgAAhAQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILikRzkAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="40B31CAE" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBC5fIYPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVOZ2ciNlCcUS+LHRScoavK4R/YM4/M4vaQR5wH/wTHlIB1gS9RUkJ9tff7kM+&#13;&#10;jhSjlDSoxZy6n3tmBSXqm8Zh36aTSRBvdCbTzyN07HVkex3R+3oFSFSKm2d4NEO+VydTWqhfcW2W&#13;&#10;4VUMMc3x7Zz6k7ny3Ybg2nGxXMYklKth/kFvDA/QYTCB1pf2lVnTj9WjIh7hpFqWvZtulxu+1LDc&#13;&#10;e5BVHH3guWO1px+lHsXTr2XYpWs/Zl3+PBa/AQAA//8DAFBLAwQUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTlKRJGqfip3DpiYI4u7FrW43X&#13;&#10;ke2m4e1xT3BZabS7M/O1m9kOZJI+GIcMlosMiMTeCYOKwdfn20MFJESOgg8OJYMfGWDT3d60vBHu&#13;&#10;gh9y2kdFkgmGhjPQMY4NpaHX0vKwcKPEtDs6b3lM0isqPL8kczvQxywrqeUGU4Lmo3zRsj/tz5bB&#13;&#10;9lnVqq+419tKGDPN38edemfs/m5+XafxtAYS5Rz/PuDKkPpDl4od3BlFIAODapUnoMhgVdRArgd5&#13;&#10;XZZADgzyoiyAdi39D9L9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELl8hg8AgAAhAQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILikRzkAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="66034392" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="21AFF6F2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2644261C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="76A15A55" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1F76D37F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="27136677" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2C9C6204" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="2E4EB92D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0668F3BF" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="1D22B3F0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="035B9406" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="575DC7B1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6B4A4F0B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+                    <w:p w14:paraId="43C2B268" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId20" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -20906,3564 +20718,3564 @@
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="63182A74" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="331CA816" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="16261837" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3D4516F9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7BB9CA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1E8F1DF5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="737D0F20" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBA37A3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F5292D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="69398FB1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="604A6C2A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2224728F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4B8F9E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD19F07" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9362FB" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="20CEA856" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...318 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2AFD0461" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="0EA74172" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="31219821" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6D691A59" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70D60AB8" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="6112D833" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7424B7AC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FA73E8A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E17141F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="266B9087" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0794456A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E37BA17" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AEAE23E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FF62EDA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6270423A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A98D88" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="401B9BB3" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="670F227E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="479DCDA3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="41867E3E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE6BC3C" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="47952790" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5FA5E378" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A144F5A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78352AF3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDA4D7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4869899F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D17779" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E12735" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09AA1CAF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E1B25C9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52858369" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2348D7E3" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="4302AB1A" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="7E30FA70" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4AAB2353" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3804A7C7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="0B2B9D93" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2277020B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A962022" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C5BA4C5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62CD1366" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="706E173A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A7E10D8" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61590336" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD192B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="731B4555" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="783FCF5A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="14870395" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="24FD7D8E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8EDDE1" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="586AE494" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FE2E657" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="26D35595" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="17CFDD55" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C6AB802" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4521EC0F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4169D24B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13B54EBB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9A1A5A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF1ADF0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AA8F5A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="174A4E42" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18A8F64C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="48A8B8A0" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="3C4B3239" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA1256D" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...24 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="2BC6700D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33258636" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="210E9CF9" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="76C576CA" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="106B1BF2" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="781BD06D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E17EAAB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="569292BD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="501436B9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32843DC9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1643150C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="268B3CB6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A4D34E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="71C222E3" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="00320035" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBFA67F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2BD29B36" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52631DD8" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="1C7FE6B3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="49992CAD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1453BC52" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B6C569A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3643305B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AA2E7CD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66A38E05" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B8C3AE5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DBC3E4E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79AF0B60" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B54684C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2DB44F2E" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="173321A8" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC151B4" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="193EA781" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76684E2A" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="04A449EA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="13ACC6D3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66544F05" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6851F5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1CF992" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9F4082" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7ABFC6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="061BF536" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799AC9C4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423B6A66" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C6DB12E" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="2BA31009" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="2ADF376C" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="794E61E3" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1F9EEBBF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F0E3AEC" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="30C90A76" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2EC6BD54" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="195A092C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E1EA5AB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68C64BF0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C2695" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C40E749" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40F5CE76" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30FE50C5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="276D6F7B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C5A9A53" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="7717BAF1" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="2762C3CA" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="29AAE178" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="505DF8D5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B9874EA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="634C0990" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="401FF1F9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2492BB32" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C24298F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="025B15DD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B627AA0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0746F0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E392481" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="413A2EFF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7029C713" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DC706F6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00D76442" w14:paraId="0DA6AD35" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="00D76442" w14:paraId="6D781D4E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="646BA363" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="12FDED9C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10680621" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
-[...233 lines deleted...]
-          <w:p w14:paraId="24C75222" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="32912941" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05E86335" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F328B65" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111A82CD" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4118B589" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BF9120C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D3648ED" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36987B99" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12CA6BB6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A92D166" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E4F8F56" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="34091EB7" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="788A3506" wp14:editId="69211B04">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D90C3AB" wp14:editId="25AF4EB7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="793246262" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="2063167716" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -24478,62 +24290,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3616619D" wp14:editId="13AB92DD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="516B82EB" wp14:editId="248A534E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1726270310" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="1521509298" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -24556,6660 +24368,1200 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3AC236" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="5CEC232D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32398801" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="6A0E673D" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642367E7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="459B6C99" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D55E515" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="76A1F076" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00F0737C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23421A24" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00236F34" w:rsidRDefault="00943F67" w:rsidP="00943F67">
-[...50 lines deleted...]
-    <w:p w14:paraId="2226F0D7" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="3D92D8A0" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380"/>
+    <w:p w14:paraId="458D5268" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF22506" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00D76442" w:rsidRDefault="00943F67" w:rsidP="00943F67">
+    <w:p w14:paraId="599F4947" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D76442" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="58805D42" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="6ABCB90D" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46832481" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="4ECB1F67" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180A0DC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA80E16" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303126A1" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Write</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A3B0A6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="70D81498" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65142560" w14:textId="293D9FC4" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Word</w:t>
+              <w:t>be</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00001043">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EAC52A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="599ACEAC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F78456" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9CA7A5" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="39D9EA30" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9AF924" w14:textId="3A64546D" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Look</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>he</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Cover</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="315FC6D6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00001043" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="50549F89" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59793338" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AECD21" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62002009" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="636EE5C1" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FA0302" w14:textId="5D87A35F" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Write</w:t>
+              <w:t>me</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00001043">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D52602F" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C40B9AC" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1FEA15" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0563DF01" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="29B40584" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30710664" w14:textId="2A6CD776" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Check</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>she</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0EE5AB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058DCBEF" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD53836" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDA45C9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="38F42C17" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="164F85FA" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8687F0" w14:textId="60511C6A" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7A445617" w14:textId="0F54974D" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...10 lines deleted...]
-              <w:t>fast</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7719EFA8" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="2AA7B8F4" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="390BE855" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="7F6F2135" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DCD8BA" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6559F3C6" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7314DC" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="46E9E6FE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="4E34894C" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="603D2FA7" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4C450D" w14:textId="1D59D97F" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="03D38A49" w14:textId="33D6CED1" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656CCA6A" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="199E31AE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E4ACA3" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BFCD8B" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="176F10CB" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2659F190" w14:textId="056C6156" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>past</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>go</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B01BD45" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6394D742" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC6C6B8" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="6012F6C9" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C28C0F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="529267DE" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72840804" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="55A78A3C" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F67" w:rsidRPr="00001043" w14:paraId="75856E33" w14:textId="77777777" w:rsidTr="001E1D83">
+      <w:tr w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w14:paraId="4638C8E4" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50840E96" w14:textId="4559D995" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="1AE3EBED" w14:textId="61F1C818" w:rsidR="00BA4380" w:rsidRPr="00BA4380" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
-[...11 lines deleted...]
-              <w:t>class</w:t>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>so</w:t>
             </w:r>
+            <w:r w:rsidRPr="00BA4380">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7530727F" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="34DEB512" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA56274" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="5ED54270" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09BEE0C6" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="3662A6CB" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC1BD3B" w14:textId="77777777" w:rsidR="00943F67" w:rsidRPr="00943F67" w:rsidRDefault="00943F67" w:rsidP="001E1D83">
+          <w:p w14:paraId="01A58700" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="004E1FEF" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="48"/>
-[...244 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51A2EA56" w14:textId="77777777" w:rsidR="00943F67" w:rsidRDefault="00943F67" w:rsidP="003434DB">
+    <w:p w14:paraId="6D005468" w14:textId="77777777" w:rsidR="00BA4380" w:rsidRPr="00D9204C" w:rsidRDefault="00BA4380" w:rsidP="00BA4380">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
-    </w:p>
-[...367 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...5288 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D76442" w:rsidRPr="003434DB" w:rsidSect="002831BC">
-      <w:headerReference w:type="default" r:id="rId23"/>
+    <w:sectPr w:rsidR="00BA4380" w:rsidRPr="00D9204C" w:rsidSect="002831BC">
+      <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57825D70" w14:textId="77777777" w:rsidR="009E6D79" w:rsidRDefault="009E6D79" w:rsidP="008A3112">
+    <w:p w14:paraId="4CCF7D34" w14:textId="77777777" w:rsidR="000142C5" w:rsidRDefault="000142C5" w:rsidP="008A3112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="336A9AE7" w14:textId="77777777" w:rsidR="009E6D79" w:rsidRDefault="009E6D79" w:rsidP="008A3112">
+    <w:p w14:paraId="43D3895D" w14:textId="77777777" w:rsidR="000142C5" w:rsidRDefault="000142C5" w:rsidP="008A3112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sassoon Infant Std">
     <w:panose1 w:val="020B0503020103030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sassoon Infant">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000004A" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD129A1" w14:textId="77777777" w:rsidR="009E6D79" w:rsidRDefault="009E6D79" w:rsidP="008A3112">
+    <w:p w14:paraId="2EC7C769" w14:textId="77777777" w:rsidR="000142C5" w:rsidRDefault="000142C5" w:rsidP="008A3112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CE0D0B1" w14:textId="77777777" w:rsidR="009E6D79" w:rsidRDefault="009E6D79" w:rsidP="008A3112">
+    <w:p w14:paraId="60BEA027" w14:textId="77777777" w:rsidR="000142C5" w:rsidRDefault="000142C5" w:rsidP="008A3112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="216AEAA7" w14:textId="0DDD64A1" w:rsidR="00191FC3" w:rsidRDefault="00D76442">
+  <w:p w14:paraId="216AEAA7" w14:textId="1B0A4F94" w:rsidR="00191FC3" w:rsidRDefault="00D76442">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Name:                                                                                                     </w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve">Year </w:t>
     </w:r>
-    <w:r w:rsidR="0092284F">
+    <w:r w:rsidR="00FA0899">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve"> Homework</w:t>
     </w:r>
     <w:r w:rsidR="00AF1B6C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00982218">
-      <w:t xml:space="preserve">                                                                                      </w:t>
+    <w:r w:rsidR="00CC6B0B">
+      <w:t xml:space="preserve">                                                                                            </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00581694">
       <w:t>Date</w:t>
     </w:r>
+    <w:r w:rsidR="00F530F7">
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA4380">
+      <w:t>30.04.26</w:t>
+    </w:r>
     <w:r w:rsidR="00191FC3">
-      <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve">                                                                                               </w:t>
+      <w:t xml:space="preserve">                                                                                                    </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="113"/>
+  <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A3112"/>
-    <w:rsid w:val="00025C92"/>
+    <w:rsid w:val="000142C5"/>
     <w:rsid w:val="00050781"/>
     <w:rsid w:val="00070338"/>
+    <w:rsid w:val="00076C31"/>
     <w:rsid w:val="000855F5"/>
     <w:rsid w:val="00095546"/>
+    <w:rsid w:val="000E70CB"/>
     <w:rsid w:val="00191FC3"/>
     <w:rsid w:val="001A4026"/>
     <w:rsid w:val="00203B2E"/>
+    <w:rsid w:val="00236170"/>
     <w:rsid w:val="0024448A"/>
     <w:rsid w:val="002831BC"/>
-    <w:rsid w:val="003434DB"/>
+    <w:rsid w:val="00290D26"/>
+    <w:rsid w:val="002A04A2"/>
+    <w:rsid w:val="00324F75"/>
+    <w:rsid w:val="00334555"/>
     <w:rsid w:val="00414FA5"/>
+    <w:rsid w:val="00430A5B"/>
+    <w:rsid w:val="004B43FB"/>
+    <w:rsid w:val="004E1FEF"/>
+    <w:rsid w:val="00542415"/>
+    <w:rsid w:val="005807FE"/>
     <w:rsid w:val="00581694"/>
-    <w:rsid w:val="005F19F3"/>
+    <w:rsid w:val="00582071"/>
+    <w:rsid w:val="005C4B9C"/>
+    <w:rsid w:val="005F5DC8"/>
+    <w:rsid w:val="00620912"/>
+    <w:rsid w:val="00680C38"/>
     <w:rsid w:val="007358D7"/>
     <w:rsid w:val="00744AAC"/>
+    <w:rsid w:val="00760A91"/>
     <w:rsid w:val="008A3112"/>
-    <w:rsid w:val="008F1EEC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00982218"/>
+    <w:rsid w:val="008F64A6"/>
     <w:rsid w:val="009D5FA0"/>
-    <w:rsid w:val="009E6D79"/>
     <w:rsid w:val="00A306B9"/>
     <w:rsid w:val="00A3648D"/>
     <w:rsid w:val="00A86478"/>
+    <w:rsid w:val="00AC1791"/>
+    <w:rsid w:val="00AC7244"/>
     <w:rsid w:val="00AF1B6C"/>
     <w:rsid w:val="00B10786"/>
     <w:rsid w:val="00B76DBE"/>
-    <w:rsid w:val="00C471C5"/>
+    <w:rsid w:val="00BA4380"/>
+    <w:rsid w:val="00C67693"/>
+    <w:rsid w:val="00CB2021"/>
+    <w:rsid w:val="00CC6B0B"/>
     <w:rsid w:val="00D76442"/>
+    <w:rsid w:val="00D9204C"/>
     <w:rsid w:val="00DF58D2"/>
     <w:rsid w:val="00E0142B"/>
+    <w:rsid w:val="00E73F0C"/>
     <w:rsid w:val="00EF4711"/>
+    <w:rsid w:val="00F0737C"/>
     <w:rsid w:val="00F33679"/>
     <w:rsid w:val="00F34682"/>
+    <w:rsid w:val="00F530F7"/>
+    <w:rsid w:val="00FA0899"/>
     <w:rsid w:val="00FA0E10"/>
     <w:rsid w:val="012BC3B3"/>
     <w:rsid w:val="03A97258"/>
     <w:rsid w:val="3B171FC0"/>
     <w:rsid w:val="4A85361C"/>
     <w:rsid w:val="564D48B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -35270,299 +29622,50 @@
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1723015635">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="445734404">
-[...247 lines deleted...]
-    </w:div>
     <w:div w:id="852647347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1892227524">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -36017,58 +30120,307 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1996951949">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1907295581">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="187449979">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1659112699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1730693153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1925068082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1455561770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="955062719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1834639554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="409739956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="350306870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="713114666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="572353009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="776876376">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="861550055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1644499747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="334455049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1974821215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="439103948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1220631863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -36335,61 +30687,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007477B128495CDE44B5707222EB9DED75" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9df6543bf7a71c85d616ce05797766d2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="69c57f59-3089-4884-9e50-743c5888dc96" xmlns:ns3="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478bfff29a52cfb6d5647ce8c6b7ec57" ns2:_="" ns3:_="">
     <xsd:import namespace="69c57f59-3089-4884-9e50-743c5888dc96"/>
     <xsd:import namespace="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -36606,97 +30947,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="69c57f59-3089-4884-9e50-743c5888dc96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F50953D9-D69F-429F-B606-236080DFF179}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4816D714-7ACA-4768-B5B3-4424C24E0734}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="69c57f59-3089-4884-9e50-743c5888dc96"/>
     <ds:schemaRef ds:uri="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50C44BF1-6958-4E7E-8074-EA5FFE552F9B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A5A0BA3-DCA1-4256-BDCB-0223097FE760}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3190</Characters>
+  <Pages>5</Pages>
+  <Words>767</Words>
+  <Characters>3201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3190</Lines>
-  <Paragraphs>572</Paragraphs>
+  <Lines>3201</Lines>
+  <Paragraphs>661</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3438</CharactersWithSpaces>
+  <CharactersWithSpaces>3307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>C.Pearce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007477B128495CDE44B5707222EB9DED75</vt:lpwstr>