--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -330,51 +330,51 @@
                       <w:r w:rsidR="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r w:rsidR="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="17745327" w14:textId="026E3068" w:rsidR="008A3112" w:rsidRPr="00D76442" w:rsidRDefault="00881B08" w:rsidP="00B10786">
+                    <w:p w14:paraId="17745327" w14:textId="026E3068" w:rsidR="008A3112" w:rsidRPr="00D76442" w:rsidRDefault="0079186E" w:rsidP="00B10786">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId10" w:history="1">
                         <w:r w:rsidR="008A3112" w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -388,4214 +388,3586 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r w:rsidR="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00070338" w:rsidRPr="00D76442" w14:paraId="5517B1C8" w14:textId="2B36FD59" w:rsidTr="00070338">
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="5517B1C8" w14:textId="60FE49B9" w:rsidTr="008F64A6">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="61DD1836" w14:textId="24EB7C07" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="61DD1836" w14:textId="24EB7C07" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3C44C321" w14:textId="5E7D9B21" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+          <w:p w14:paraId="3C44C321" w14:textId="523D0687" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00760A91" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA9F7A5" w14:textId="27965463" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+          <w:p w14:paraId="0BA9F7A5" w14:textId="7C767C3F" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00076C31" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C90F15" w14:textId="63A6FB5F" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00076C31" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0737C">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B39A591" w14:textId="560DBCF8" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2661F019" w14:textId="1CAB26D9" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00076C31" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A09F7BF" w14:textId="67F17A1F" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00076C31" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="79C90F15" w14:textId="48359193" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+          <w:p w14:paraId="5C2BDDCB" w14:textId="738BDD21" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00076C31" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B0431B" w14:textId="7DC7445D" w:rsidR="008F64A6" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C431AE1" w14:textId="211243F4" w:rsidR="008F64A6" w:rsidRDefault="00E73F0C" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="6B39A591" w14:textId="12888396" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="165F344C" w14:textId="4548CC3A" w:rsidR="008F64A6" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="224F00A2" w14:textId="5D660546" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4845448B" w14:textId="5D638839" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00680C38" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00C773A4">
-[...10 lines deleted...]
-              <w:t>0</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B930AC" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70897B5F" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E27BDB" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73F81C79" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="650877FF" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A60E32D" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E7B6B13" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD50CFA" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A042201" w14:textId="2F0B33F5" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DE53B14" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="07BEE92A" w14:textId="4E183047" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D193A27" w14:textId="5E1F6B48" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="44BE6954" w14:textId="12407204" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C98CA43" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7C76D6" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8FBF1C" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F30D760" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE2951C" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4700985D" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11BCAAE9" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F04C352" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="085989B5" w14:textId="175FBDE5" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1100EE9C" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="623BFA41" w14:textId="6BCE8FD7" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3E6120" w14:textId="0CAD415F" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36C12EE6" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F42FEB" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="708B1E6D" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016B174A" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36556B24" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0703162D" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7D7405" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BCAB18A" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4375E868" w14:textId="04C6056C" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E711BA5" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="2A82F080" w14:textId="043E828E" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBD6E81" w14:textId="51CD9CD0" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FDBA086" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5171A951" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4470122E" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E7CACD" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="346DAE09" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09AF20AB" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7719EAF3" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137905F2" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45C6035A" w14:textId="6A09C28A" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D232D91" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="7B493594" w14:textId="7998056A" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7297BFB4" w14:textId="3E76C386" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="377976C0" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B9EDDAC" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49569D8A" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF3069B" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E681F79" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EA7390F" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C094685" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A6DA96" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="121A72F6" w14:textId="24E5D847" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5814A985" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="02545D9C" w14:textId="2BB83074" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6091FA54" w14:textId="65E13F2E" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00680C38" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="683B9F59" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A6224E7" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="180CEC63" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332D0B72" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52DB359C" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10987A59" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57096C14" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D6B08B" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24E32678" w14:textId="3C1C6836" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5427A383" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="286AC3AF" w14:textId="0FB8BC79" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1ABBE0" w14:textId="2C1B7629" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00680C38" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75CFB8B6" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409B77D4" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="706DF984" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11D9E04B" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0246A5A4" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E641D7C" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="006418A7" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51E751BF" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0695ED37" w14:textId="4F3F7E91" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D23264E" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="28CA1546" w14:textId="08814898" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA5E5A0" w14:textId="0C93742B" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1416F819" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63581D03" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DA8C998" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E6760D3" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E0A3024" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A75708" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D24ED74" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="289BAD4F" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C1EBCF4" w14:textId="3237FAC2" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62CAA2EB" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="66ACFE74" w14:textId="12D8F7F3" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F17273" w14:textId="781D12B1" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2661F019" w14:textId="5EC01DC1" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EF0FB8" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E6DFD61" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7BA589" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A79EDF6" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C66B93C" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6693B69D" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77C1EB8E" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9DE24A" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789FF6AA" w14:textId="77547874" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28ACF24E" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F64A6" w:rsidRPr="00D76442" w14:paraId="5075CC1F" w14:textId="0DD869B0" w:rsidTr="008F64A6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B596064" w14:textId="651C370B" w:rsidR="008F64A6" w:rsidRDefault="00F0737C" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3814 lines deleted...]
-          <w:p w14:paraId="1CDF7E9B" w14:textId="77777777" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ED3A3CE" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="184020FB" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F3DFC7F" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="380C80A2" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52AFA14A" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CB76F0" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="369EB3F9" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016B28AF" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07047128" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425B4620" w14:textId="77777777" w:rsidR="008F64A6" w:rsidRPr="00D76442" w:rsidRDefault="008F64A6" w:rsidP="00D76442">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D58E540" w14:textId="7152C22B" w:rsidR="002831BC" w:rsidRPr="00D76442" w:rsidRDefault="00D76442" w:rsidP="00191FC3">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E62EF8E" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRDefault="00D76442" w:rsidP="00191FC3">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B18EA31" wp14:editId="0D138ADC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="988320439" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
@@ -4704,1269 +4076,1315 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2C31064D" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6CAF59" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF68A6A" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E346A84" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRPr="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381970AF" w14:textId="77777777" w:rsidR="00F0737C" w:rsidRDefault="00F0737C" w:rsidP="00191FC3"/>
+    <w:p w14:paraId="187F4AE3" w14:textId="0BE700E1" w:rsidR="00290D26" w:rsidRDefault="00D76442" w:rsidP="00F0737C">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
-      <w:r w:rsidR="002831BC" w:rsidRPr="00D76442">
+    </w:p>
+    <w:p w14:paraId="1D58E540" w14:textId="6668B5F6" w:rsidR="002831BC" w:rsidRPr="00D76442" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t>Spellings – Look, cover, write and check. This week we are practising</w:t>
       </w:r>
       <w:r w:rsidR="00050781" w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve"> commonly confused words.</w:t>
       </w:r>
       <w:r w:rsidR="00F34682" w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002831BC" w:rsidRPr="00414FA5" w14:paraId="327EC95B" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="002831BC" w:rsidRPr="0093601E" w14:paraId="327EC95B" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7184E19E" w14:textId="74018455" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="7184E19E" w14:textId="74018455" w:rsidR="002831BC" w:rsidRPr="0093601E" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D05BB1" w14:textId="3757E8F7" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="11D05BB1" w14:textId="3757E8F7" w:rsidR="002831BC" w:rsidRPr="0093601E" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015A615B" w14:textId="06E6D04B" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="015A615B" w14:textId="06E6D04B" w:rsidR="002831BC" w:rsidRPr="0093601E" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0355A18D" w14:textId="2FAEE3D8" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="0355A18D" w14:textId="2FAEE3D8" w:rsidR="002831BC" w:rsidRPr="0093601E" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07234843" w14:textId="25F6B893" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="07234843" w14:textId="25F6B893" w:rsidR="002831BC" w:rsidRPr="0093601E" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4648E37F" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4648E37F" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44FF7828" w14:textId="5AAB2612" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="44FF7828" w14:textId="0FFAE31F" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>critic</w:t>
+              <w:t>queue</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B1770B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="17B1770B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3092AD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0E3092AD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7877BABB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7877BABB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24438781" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="24438781" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="241BB8AB" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="241BB8AB" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68EA5080" w14:textId="26033560" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="68EA5080" w14:textId="25B79BBB" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>criticise</w:t>
+              <w:t>stomach</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001F1CC4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="001F1CC4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449F2BA6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="449F2BA6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295A4BBC" w14:textId="3859C5D0" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="295A4BBC" w14:textId="3859C5D0" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081837A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="081837A7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4958301C" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4958301C" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C265A2" w14:textId="3D5ECC66" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="43C265A2" w14:textId="57A44B65" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>recognise</w:t>
+              <w:t>thorough</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13C1BE96" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="13C1BE96" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB945F4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0AB945F4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00BD63BB" w14:textId="239183A7" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="00BD63BB" w14:textId="239183A7" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA7B859" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7CA7B859" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="0138A8C4" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="0138A8C4" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754C6928" w14:textId="01106DC8" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="754C6928" w14:textId="30673029" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>sacrifice</w:t>
+              <w:t>twelfth</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6B2490" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0F6B2490" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6653B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1C6653B3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA5B406" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1CA5B406" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF81449" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1BF81449" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="71B68D79" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="71B68D79" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75AF0D1D" w14:textId="18E0765F" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="75AF0D1D" w14:textId="3F7A9386" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>prejudice</w:t>
+              <w:t>variety</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57970E4A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="57970E4A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="590C22E5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="590C22E5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A38841" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="41A38841" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39AEF005" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="39AEF005" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5B27EC32" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="5B27EC32" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035E4F1A" w14:textId="3F3D18A6" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="035E4F1A" w14:textId="5D54EACC" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>guarantee</w:t>
+              <w:t>vehicle</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540D3A89" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="540D3A89" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8B8C6A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1A8B8C6A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76966E89" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="76966E89" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041B682C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="041B682C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="14F040EB" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="14F040EB" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="259D0E76" w14:textId="39D69557" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="259D0E76" w14:textId="7ED8C04F" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>neighbour</w:t>
+              <w:t>yacht</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1540859C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1540859C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675262BF" w14:textId="17FC3BB7" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="675262BF" w14:textId="17FC3BB7" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA3389D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5EA3389D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36BFC936" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="36BFC936" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="3D6179D8" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="3D6179D8" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF72440" w14:textId="4A93E805" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5FF72440" w14:textId="0271BBE0" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>persuade</w:t>
+              <w:t>muscle</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2736A3E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2736A3E3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7639FFDF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7639FFDF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1A07FF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2A1A07FF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43B19063" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="43B19063" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B55CD01" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="7BEFAB45" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2E80F4" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
-[...6 lines deleted...]
-    <w:p w14:paraId="4B424732" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="34E28E9C" w14:textId="1BADF729" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62AD2DF6" wp14:editId="28C91621">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01220C21" wp14:editId="1238048A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1121671621" name="Text Box 3"/>
+                <wp:docPr id="536968615" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1C15E1B7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="1A0B8F6D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E80F17D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="488A09EF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="03BD113F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="72ABFEA5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="074B4048" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="4B550490" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6CEDCBF1" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="179CF57C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="79B5C8D2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="7B826278" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DE60C43" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="5408A049" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="62AD2DF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="01220C21" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBDkmEuOgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVV8RsoTgiXxY6KTnD1xXCPzDnn5lF7SAPuA/+CQ+pAGuC3qKkBPvrb/chH0eK&#13;&#10;UUoa1GJO3c89s4IS9U3jsG/TySSINzqT6ecROvY6sr2O6H29AiQqxc0zPJoh36uTKS3Ur7g2y/Aq&#13;&#10;hpjm+HZO/clc+W5DcO24WC5jEsrVMP+gN4YH6DCYQOtL+8qs6cfqURGPcFIty95Nt8sNX2pY7j3I&#13;&#10;Ko4+8Nyx2tOPUo/i6dcy7NK1H7Mufx6L3wAAAP//AwBQSwMEFAAGAAgAAAAhAILikRzkAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU5SkSRqn4qdw6YmCOLuxa1uN15Ht&#13;&#10;puHtcU9wWWm0uzPztZvZDmSSPhiHDJaLDIjE3gmDisHX59tDBSREjoIPDiWDHxlg093etLwR7oIf&#13;&#10;ctpHRZIJhoYz0DGODaWh19LysHCjxLQ7Om95TNIrKjy/JHM70McsK6nlBlOC5qN80bI/7c+WwfZZ&#13;&#10;1aqvuNfbShgzzd/HnXpn7P5ufl2n8bQGEuUc/z7gypD6Q5eKHdwZRSADg2qVJ6DIYFXUQK4HeV2W&#13;&#10;QA4M8qIsgHYt/Q/S/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDkmEuOgIAAIQEAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1C15E1B7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="1A0B8F6D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E80F17D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="488A09EF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="03BD113F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="72ABFEA5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="074B4048" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="4B550490" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6CEDCBF1" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="179CF57C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="79B5C8D2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="7B826278" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DE60C43" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="5408A049" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -5980,4218 +5398,3590 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="6E98D879" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="56EFD9AC" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="48B22134" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="7285CEDC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="74B0B223" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="125DC61C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="39AED849" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3285E123" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="551AC1B2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E85BC87" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9E7257" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="389551A4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="03AC2DD5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="5369D8EB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB38F22" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6986C412" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7F66F887" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="721CD3A2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="78009980" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7E8402" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="729B2979" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4593049D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3424C60A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01CE40A8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60932A65" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08CE5BD5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA5BD83" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44644134" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5526300C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350E1321" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="56BFAEB2" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0DAC66" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="099BAA49" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E07535" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44FD3F0E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4268DCE5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BEF0ABE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C7BF4CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A6AB417" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B8D80" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36C05BB7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C8B4AC2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="514D02CB" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="129DC1AD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2C593D11" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="491BC99D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A12559D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B501C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BED2779" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54103CF9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E000B94" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32C8EE8E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6174837E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE564AB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7453E389" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="4EEDD65A" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="12710189" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1454ABCE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F4FB8CF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00718ECE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F8031C1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14018672" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="198F6D6A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E653ADC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8FE6B8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37930C67" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F4FAEB3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="67C217C1" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="154525EC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CC7F71" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7841C812" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EA55952" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78605F26" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="242F3622" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423C7D75" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A5D9CE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66A187AE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DDF01DD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F576B74" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="53784540" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C16466B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9841A7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="751B61C8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="368325C0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="604C0666" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F9E541D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="580DCD4D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2489EAFA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A0830CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0744A987" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="702841FC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="54D2F138" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="480586E2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="171475C1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F624F0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BF3CB07" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42C09C17" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7231024F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D327660" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73F42D71" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79804FD1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A830A39" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="202C0BF1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="265DF348" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7CD4ED" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F014AEF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA48D90" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D7A5E0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A03770A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61FA8D5A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="640DA3EA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A562943" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5679E6B3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D944881" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE50C8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="057CA17F" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4AD6D6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="76888FE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B20CD19" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74690D93" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D3AA3E7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DAEDD83" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4874C986" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4363F8D7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D4E1DCE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68DA4F89" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A2A2399" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DA45C7A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="08663D41" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="194C2B34" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3814 lines deleted...]
-          <w:p w14:paraId="78391B89" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A2227DC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B5FDEB7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17EFEA60" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69FF1AD2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AB4E219" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0852C3EF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A335C0C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F5F295A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C2383E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F44E23" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FD3E6CD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5548A45A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4562A8B6" wp14:editId="74EF14D9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A12DE9B" wp14:editId="10F28F54">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1253926686" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="295733286" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -10206,62 +8996,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12FFB4A8" wp14:editId="76C25331">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44714F63" wp14:editId="49FF5E32">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="290074922" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="576840123" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -10283,1253 +9073,1296 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED6044F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53702EF4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C621D5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790C9E06" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74174E7A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E"/>
+    <w:p w14:paraId="3D2A99BA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="265854B5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4C8C0EB2" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="75840D79" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F49FE12" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="25B658F4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7F6121" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BE1CAF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5F3C6A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Write</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9D9C5A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="65D04873" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6605C0A2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Word</w:t>
+              <w:t>vegetable</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BBF36D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167657A5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="550D0D83" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CC39BF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4C0EA14F" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02784B8F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Look</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>correspond</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Cover</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A93307F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="5BF75004" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C58398" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69563C67" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C58219F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="3FD3BE22" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="684F37A7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Write</w:t>
+              <w:t>recommend</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4216E759" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B60778" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79493AAA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095C952E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="1F40A821" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3931EF93" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Check</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+              <w:t>suggest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>exaggerate</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC0B058" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3A06EC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F28553D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295AE645" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="3A25FDF3" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7EC346" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>develop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474E2250" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3015FA45" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="562EF87D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FFC1ED" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BF9E3B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="2A6C79E0" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8C15D0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+              <w:t>awkward</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2DB1CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA157FF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="570A7B6E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="482E1E20" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C46926F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4FF52904" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8C6024" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            <w:r w:rsidRPr="0079186E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+              <w:t>bargain</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>desperate</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A510FC9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D7492A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781EC478" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F64253B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="0245CEFD" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B335D77" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0079186E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>bruise</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079186E">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189C6A5F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4C955DFE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A98638" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1943C938" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598EE5AA" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="588B2B0E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0D83FF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6DFF9D63" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...547 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15D76384" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="20824D89" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E36F27" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="5ADBBE38" w14:textId="41E54614" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F11AD67" wp14:editId="2436161F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56D2C357" wp14:editId="6E9CBA5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="108260120" name="Text Box 3"/>
+                <wp:docPr id="151402768" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7A2C1305" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="64CD827F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="07E28E39" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="3B143647" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1976C74C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="11730A1A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7CC876FD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="055745CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3189B395" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="001D0EA8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0ABB35B9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="75C80650" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4B089E79" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="15A72F9D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId15" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3F11AD67" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDQsCKOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2NaJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0LAijsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="56D2C357" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDQsCKOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2NaJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0LAijsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7A2C1305" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="64CD827F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="07E28E39" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="3B143647" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1976C74C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="11730A1A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7CC876FD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="055745CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3189B395" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="001D0EA8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0ABB35B9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="75C80650" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4B089E79" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="15A72F9D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId16" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -11543,4218 +10376,3590 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="62ECF9CF" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="302BF824" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="52C2BEDB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3B1D60CE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1420BBAA" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="71179F57" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="46CC3602" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3248CB03" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA0F60D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="130C20E6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5356D8AB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C2EC0A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2340CEFC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="61E62641" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="555677A9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="71396562" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="08514E60" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="41F35C62" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="30076822" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DB3D12" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C293A8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA7961C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1136703D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C933F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7629D5D7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DFD7FFC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4123A929" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="101D4FBB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F887780" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="415D36AD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="39419F77" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2732BFAA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60EF9208" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61C21C5D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EC7055B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642571A3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B85648B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="176ED24F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1186E1D1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E91BC7B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37F8A54F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58EA8D75" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="3D65CFC9" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="258F6988" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="32386E86" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D03CF5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14BF3F79" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07F2CED7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08F5C555" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579FFC55" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA03A66" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30ED15A6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12645CCC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F48A945" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11928786" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="3E69C338" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E11D07" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28234234" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BAF8241" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4724EEC0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EE80E3E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57776033" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19B27226" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DD1EBAD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294B3DD1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="468F390B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8C24B9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="6465D3FE" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A73187A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C7EF80F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DFF14F8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DD42670" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ED3874E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03FA9567" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4250A2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E1C23E0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48993E16" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39EFB99E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0C441" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="353F6DBC" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3182A412" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BDD167C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BB48BFB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="086AFC78" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B644ACF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2196980E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2954150C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19B83D89" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C1D71E2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A6BF06" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FB0D71" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="72E6AA5A" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D619C4A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04B5984E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A09E82" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEDC794" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660E5740" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F360DF6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C27CCB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B3A5D33" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7916451E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="666676B3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03E492F6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="2A187212" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1622275F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374D37E9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2866BBAA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="083A3051" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B5C58CF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60C7DEAE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EB69F1C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F02F692" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FBA338D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05589373" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="321D537B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="254DC958" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DCF4F5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="39F4E69E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65AE1B5E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="635CC01C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7842DFA4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="388A7EE1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34325196" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0970A4CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="416E7CD3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B78145" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08E70D03" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EAD082" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="31229BF7" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3431FEB3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3814 lines deleted...]
-          <w:p w14:paraId="2DF0E5F1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D04E8AC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="405F11E9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A3EE20D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7972CE5B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44637DC2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37DC4954" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18F5EACB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D27F8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E330DBE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27A2F1CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06B316C8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17C61472" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49FB6499" wp14:editId="4C4F2A68">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DA69938" wp14:editId="4B50B091">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1346097612" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="1198038442" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -15769,62 +13974,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="141AB60B" wp14:editId="5FC68ACD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71927F7E" wp14:editId="1C31F64B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="313777998" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="1599279276" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -15846,1253 +14051,1299 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="250B185B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B224B7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E37492A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FE8B13" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352A484C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E"/>
+    <w:p w14:paraId="322450C5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="363B6225" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="67A64C11" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="69D48E10" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7D9C0C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="1F30F159" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D84457" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="33A796E2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C2781F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3F5434BE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06873826" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="1C78324B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C81B917" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="4A2E35D8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2A90189F" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4BA1FBBF" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71C12886" w14:textId="78D368AB" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1A5AD98D" w14:textId="06F09C86" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>position</w:t>
+              <w:t>particular</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3CA2A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2A58B29E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2338B1D1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="27C91A50" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510A6DE6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="69032A67" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1826FBA1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="397EAC3A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="270BEF02" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="543C2DFC" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="750D4A06" w14:textId="3A674F33" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="20439D97" w14:textId="4EE44724" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>mention</w:t>
+              <w:t>popular</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19DDC636" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5D015D1B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C09CD06" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="185DB7F1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0B3CFD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5E6657F0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2F9FA1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="174885A8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="152E6BDB" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="05A836AF" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCDB73" w14:textId="0DE192A0" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="23BCFFFB" w14:textId="197764DD" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>opposite</w:t>
+              <w:t>calendar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DB7557" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="24B4F516" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3144AD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4D2B099C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192471EC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="071C7D7E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263332BE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6B06F9C0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4884B087" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="124C4146" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30EC7951" w14:textId="46F8F5E2" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="21469BB0" w14:textId="097A4397" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>exercise</w:t>
+              <w:t>peculiar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF6DA36" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2CCF66B0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1E35E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2BA326CF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01063171" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2D14A7DF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A365C9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0C78D33B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="296B292A" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="077C17AB" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25750E8D" w14:textId="3C172270" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1270CECF" w14:textId="678645EB" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>experience</w:t>
+              <w:t>arrive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BBF318" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0CBA8D68" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43699837" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6BCF76B7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45014E2C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="110A4391" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E20BFCE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="51CED988" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="053D67F2" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="71E51DB0" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F16F63F" w14:textId="7B48B7CE" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3EA4A5C1" w14:textId="062B783A" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>experiment</w:t>
+              <w:t>appear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF17506" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4D77C484" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1023527B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="06BAC8E9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361FF05B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="46BA34A9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0254AB54" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="70832310" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="56CE10AB" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="138206AD" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC96BC3" w14:textId="02A6D3A9" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7DB0D2F5" w14:textId="17B76A2E" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>extreme</w:t>
+              <w:t>disappear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D37CED6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="039A021C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3106A004" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="464F9E73" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66357CBD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="777E770B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFF3CD9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="49A9D5F5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="7D22E755" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="07568B60" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A626708" w14:textId="4896B655" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7E46D92F" w14:textId="786550D7" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>circle</w:t>
+              <w:t>possess</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1781DC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7F06E512" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDDBA99" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="468ECD43" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="414C6C27" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6F656891" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDDF594" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="20696BBA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="321A67AC" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="45580917" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D2694AF" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
-[...6 lines deleted...]
-    <w:p w14:paraId="73894D6A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="4B74F783" w14:textId="05D48752" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67037629" wp14:editId="0AD8E7AD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D49251" wp14:editId="76FE3126">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="387599745" name="Text Box 3"/>
+                <wp:docPr id="477646251" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C22D9E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="30F1A6A2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="500DAAE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="419260AE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3762977E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="2793C629" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5C5A975C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="6B25C94A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1A6D956B" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="23A81724" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7909DA0C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="028C9247" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="09FEF6B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="65D46B3B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId17" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="67037629" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD88I9fOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2OOJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/PCPXzsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="75D49251" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD88I9fOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2OOJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/PCPXzsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2C22D9E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="30F1A6A2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="500DAAE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="419260AE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3762977E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="2793C629" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5C5A975C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="6B25C94A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1A6D956B" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="23A81724" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7909DA0C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="028C9247" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="09FEF6B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="65D46B3B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId18" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -17106,4218 +15357,3590 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="5DD87ED6" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="75952939" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="756BCF1F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="61482D36" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="43F5BC97" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="28FB5B8B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="4550CF16" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="4DF39EB0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="161BB2D0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA7861E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D0FB5A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="244765FE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="48255DDA" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="622080E3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FD6679" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B50F9E8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8E4C62" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="6C904432" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="31A1063A" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="765B61AC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEE7F7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D5B888" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A153663" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD44CE7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D972B10" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B5BC2ED" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A51EE31" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="542B9D73" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="284421D7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58D2FF82" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="0C653CDD" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0978BD69" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78070C8E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41799241" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FECAC64" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="659E5DEE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="078658FE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4810C078" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B49E46" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D28C5BC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6036A31F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B1CD6B2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="366D96FB" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DCA7BA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5A1543C9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="061B6251" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63976570" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="421B5360" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D5A73FA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="021FF918" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FA3B4D5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="665D222D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DF4FE2D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC7D86A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC65311" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="4E666A55" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2545F2ED" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07853C7A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D6DC7A6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1790EF0B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E2F3444" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F4E22D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4495D182" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4293370D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24B3CADC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="207A2B4C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09DBC021" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="19FEEA9C" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0A2F7F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03CCF534" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68E78C1A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15F6B4D6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34844518" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515B6AE8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B21212B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01025521" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="518872AF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA4770B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D3A4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="3DE698C2" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="637B26B4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0688C4E6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F6688C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53159727" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E549A44" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EAF2083" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F7EF42A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7469E066" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CD28D89" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="548C8A93" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EAD0005" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="05A2ED4A" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="527F1541" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="705F4317" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="119DB974" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE0406C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="381472A9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="037F87CD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E89851C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CC46183" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64DD8600" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216A9CAC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="120930D4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="28C58998" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5675F32B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05FE96CF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12EC430B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4A72F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="551E73AA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C482670" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F75CD2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AB0BEBB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0991C8A1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38CA80E9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BC03BDE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="3F29749A" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3C4CCF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7CD65D58" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D5B6AB4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47195C7F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32FE5D90" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63582697" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47CD616C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D1F3BA9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22408A8D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="211019FE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01C1E5CA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="069938EC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="774F8DE2" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="346B11A1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3814 lines deleted...]
-          <w:p w14:paraId="669CAFA4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A902FF3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="588C2450" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135A0342" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3BA78E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E97F5B6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16BA1C04" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD17135" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09F10175" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD19B13" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D37233B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5646CD18" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42031641" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E3C9716" wp14:editId="357D0C85">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B06516" wp14:editId="5A22AE38">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1728574414" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="1851578211" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -21332,62 +18955,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195628E1" wp14:editId="196AFC0F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F828124" wp14:editId="4CA14A5F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="585967376" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="439172643" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -21409,1253 +19032,1299 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0B799EE6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D18484" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D5A72D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7B406A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7562FEE4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E"/>
+    <w:p w14:paraId="71D96F9B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9B7409" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="0AD67B31" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4CE45881" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7536E483" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="0FBF5850" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E96AC7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3AAB9CC6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B2316D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="64AA3C1B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1F1A56" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="71D0D263" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4212C3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="73242675" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="3F403045" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="4EF3D689" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6140AAB1" w14:textId="44768BFA" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6F242C65" w14:textId="29BECB40" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>path</w:t>
+              <w:t>could</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E1225E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="59C80F3C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF0305D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6AFD43E4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7C2CCF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="11226C87" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CFF6E9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="70AA43B1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="267142C7" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="2F17AB7B" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C88A8ED" w14:textId="715AFCE8" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7B7A1B8F" w14:textId="5DA41FCB" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>bath</w:t>
+              <w:t>should</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C5481E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="16803C55" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="486C6D55" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="50973443" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02AB25D5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="53BCCEB2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD70895" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0D527323" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2DAAC62F" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="523B91C4" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="621BA66E" w14:textId="3FC61C8F" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3A1A5624" w14:textId="3C3CA199" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>hour</w:t>
+              <w:t>would</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CCB781" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1F676F5C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA8BF22" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5E27CC73" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB94B13" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="37DB422D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7881FBEE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="71868F7D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="47018498" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="59291400" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B81C222" w14:textId="43B79CB4" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5253E07F" w14:textId="740C75AE" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>move</w:t>
+              <w:t>who</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0149A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="76D84F3C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28734118" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6364AE9A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6894FCC0" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="288B22E3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B13315" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7CC6293D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4F8BE61A" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="3FAA5B2B" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20489E80" w14:textId="01C70E7E" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="17F1342C" w14:textId="5E2D1091" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>prove</w:t>
+              <w:t>whole</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF561D4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1B6B2C3E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB6C6E1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="798CF919" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF85671" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="303D253A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04190971" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="34C9E030" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5733117E" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="3A5D3ADD" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45075A2C" w14:textId="748C6E0E" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="05785046" w14:textId="40F37571" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>improve</w:t>
+              <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461B24F3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="73AC4420" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A654563" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="32BE7065" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A23A8E7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4EEA9467" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051379C4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="184C18B9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="47107C79" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="5FA5DAEC" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D32FEF1" w14:textId="6F5AB4B3" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="25A7F8F8" w14:textId="67A5FF19" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>sure</w:t>
+              <w:t>many</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086B3A2C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3806FCEA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A35C90" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7F216709" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A22CB17" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3F7AAFCB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D615D7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="60B6CB65" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="75A57196" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="6BFF593E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E83FD9B" w14:textId="0EECF2CC" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="78CC8BE3" w14:textId="17B2CF26" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>sugar</w:t>
+              <w:t>clothes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A50060" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5A1F82D7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0C06EB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="05EB6A38" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11722703" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3356A057" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634F560F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1D51F3B6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DDAED28" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="01CFCB11" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21034525" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
-[...6 lines deleted...]
-    <w:p w14:paraId="7DE4DB07" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="70CBDDE1" w14:textId="5D6188F3" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="072E3847" wp14:editId="1331B677">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="348269DA" wp14:editId="0A23B01B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1559742443" name="Text Box 3"/>
+                <wp:docPr id="690571574" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="158059F6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="62AF07EF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7807EAB6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="6FD04B77" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="62C438BC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="24EC06CC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1CC15E70" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="0DCD8F9D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4150B5DF" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="220B22CC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="505DF4EB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="2042BEC2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F89AB18" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="3B9CD95D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId19" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="072E3847" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBC5fIYPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVOZ2ciNlCcUS+LHRScoavK4R/YM4/M4vaQR5wH/wTHlIB1gS9RUkJ9tff7kM+&#13;&#10;jhSjlDSoxZy6n3tmBSXqm8Zh36aTSRBvdCbTzyN07HVkex3R+3oFSFSKm2d4NEO+VydTWqhfcW2W&#13;&#10;4VUMMc3x7Zz6k7ny3Ybg2nGxXMYklKth/kFvDA/QYTCB1pf2lVnTj9WjIh7hpFqWvZtulxu+1LDc&#13;&#10;e5BVHH3guWO1px+lHsXTr2XYpWs/Zl3+PBa/AQAA//8DAFBLAwQUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTlKRJGqfip3DpiYI4u7FrW43X&#13;&#10;ke2m4e1xT3BZabS7M/O1m9kOZJI+GIcMlosMiMTeCYOKwdfn20MFJESOgg8OJYMfGWDT3d60vBHu&#13;&#10;gh9y2kdFkgmGhjPQMY4NpaHX0vKwcKPEtDs6b3lM0isqPL8kczvQxywrqeUGU4Lmo3zRsj/tz5bB&#13;&#10;9lnVqq+419tKGDPN38edemfs/m5+XafxtAYS5Rz/PuDKkPpDl4od3BlFIAODapUnoMhgVdRArgd5&#13;&#10;XZZADgzyoiyAdi39D9L9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELl8hg8AgAAhAQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILikRzkAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="348269DA" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBC5fIYPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVOZ2ciNlCcUS+LHRScoavK4R/YM4/M4vaQR5wH/wTHlIB1gS9RUkJ9tff7kM+&#13;&#10;jhSjlDSoxZy6n3tmBSXqm8Zh36aTSRBvdCbTzyN07HVkex3R+3oFSFSKm2d4NEO+VydTWqhfcW2W&#13;&#10;4VUMMc3x7Zz6k7ny3Ybg2nGxXMYklKth/kFvDA/QYTCB1pf2lVnTj9WjIh7hpFqWvZtulxu+1LDc&#13;&#10;e5BVHH3guWO1px+lHsXTr2XYpWs/Zl3+PBa/AQAA//8DAFBLAwQUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTlKRJGqfip3DpiYI4u7FrW43X&#13;&#10;ke2m4e1xT3BZabS7M/O1m9kOZJI+GIcMlosMiMTeCYOKwdfn20MFJESOgg8OJYMfGWDT3d60vBHu&#13;&#10;gh9y2kdFkgmGhjPQMY4NpaHX0vKwcKPEtDs6b3lM0isqPL8kczvQxywrqeUGU4Lmo3zRsj/tz5bB&#13;&#10;9lnVqq+419tKGDPN38edemfs/m5+XafxtAYS5Rz/PuDKkPpDl4od3BlFIAODapUnoMhgVdRArgd5&#13;&#10;XZZADgzyoiyAdi39D9L9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELl8hg8AgAAhAQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILikRzkAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="158059F6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="62AF07EF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7807EAB6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="6FD04B77" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="62C438BC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="24EC06CC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1CC15E70" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="0DCD8F9D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4150B5DF" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="220B22CC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="505DF4EB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="2042BEC2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F89AB18" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="3B9CD95D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId20" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -22669,4218 +20338,3590 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="0B2D0B84" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="2C31EC16" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB3AA48" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="580BEBA9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3A98670C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="5C5C9406" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="03B5F781" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="66A79E04" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4765F89D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFF6DDC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B266E0F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5906D2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="76E4AF8E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="0E678A2C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="352C7255" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="052AF123" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2FD46B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="5B717F6A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="2EBCE4E2" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="123AD506" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="760AF02A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CAC62D0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C577A17" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62F3847E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332EC232" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23DCCBA3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="687CED07" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B9E03F5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="180A7C63" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6552A626" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="01576687" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA58D37" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D274C07" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579C623D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="257192C2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1117D2BA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FBF087" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31474568" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163E82DF" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="772F618D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FBE556E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73E05CDC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="269BB7D1" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1104ED3D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4BF4F40C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="050DE660" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="014BAC1C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F1664FB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="292CD939" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389639D9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76360103" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10D1BF5D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59A6FC38" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7626DB57" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB98121" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="062014F6" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE784D3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52DF5975" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D77D04B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="587EB193" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6F3690" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="388CE3D7" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="100D8B6C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72AA5951" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C316347" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DBA4F04" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F763D72" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="2A07A1EA" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D0CCFA" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="405461B8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0035B3F4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27453E88" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="267CA54D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16DE3E30" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6704684A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F21C935" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E30C66D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70392B12" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C364BD2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="1226AC32" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DB53B2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5626844B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EAE06AB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15429B4D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374C8FE5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F392381" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E13C124" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76E53B2C" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="531BF08F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71E8753D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE69673" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="47148C22" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A8BBB9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1436A5F1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F88BA16" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B57A5ED" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C8536F6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D9A483E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02D25A4E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ADF0567" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38DF1A8F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="620ABE22" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="512D048E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="2058A1D1" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A50D84D" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A870E04" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A3175A8" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="567BB5CD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62FA5868" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="391E6CF1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F462740" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="215CA9F4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF0B819" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD39BB4" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7409358F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="18C1999E" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="034493F0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0F434EC6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78EC1CD3" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="151AC52A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F0AA610" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16918A6F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="687876E6" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707646B2" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0482FF26" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3082F83F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B7A5F81" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10AEB0CE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="00D76442" w14:paraId="39CC97C7" w14:textId="77777777" w:rsidTr="00D8653A">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="562F0083" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3814 lines deleted...]
-          <w:p w14:paraId="64F77780" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="643391AE" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2968B63A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312385C5" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ACFA0F9" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F3218" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4111A10E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C5C63DC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F6FDD97" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6194CE8F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24C52296" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C196F7C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="78E78B7A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7531AF52" wp14:editId="0E1FD08F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1627C278" wp14:editId="0E5C3416">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="892743977" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="644259986" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -26895,62 +23936,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7590A37C" wp14:editId="48DCCC53">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0246F634" wp14:editId="775FE3EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="765338317" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="83170102" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -26972,875 +24013,861 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="65DEAD85" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB3BE3B" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C959B06" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22691ADC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00F0737C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3538300E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E"/>
+    <w:p w14:paraId="47986386" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2EEEBC" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D76442" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="1E729110" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="03F4D53C" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D6EBC5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="6F898114" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1FCAD8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="0929D3DB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B59810" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="24B12824" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15975E41" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3B5DADAB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B079F2E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="13DC42A1" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00D8653A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00414FA5">
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093601E">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5E4C9EFC" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="5C8A0E3D" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C33D520" w14:textId="54C3CA79" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="62A521DB" w14:textId="4B764AB7" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>come</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>put</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B83FCF2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7410BE33" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718BC553" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="415D9D18" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1DF332" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3F607138" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A078A2D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="71E44077" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2ED4FAFA" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="1E02842B" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7C240E" w14:textId="60FCD096" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3751217D" w14:textId="40E51DD4" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>some</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>push</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01800641" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3E7E7E65" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277CA4EF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="15C3B532" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D03CF0" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="100B041A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BEBFE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="11A9111F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2C01A77B" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="2538E476" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAD1E8A" w14:textId="34BDBCCA" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6195180C" w14:textId="55944035" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>one</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>pull</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B79662D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2FC86791" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B51C893" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3639EC09" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B88B5C1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6720DE3F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B15474" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="72FB13F0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5C26AF24" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="2E96CC86" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5682DC25" w14:textId="1EF09478" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="12A14987" w14:textId="6BF08EB1" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>once</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>full</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754455B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="508E7E88" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5998A132" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="059913FB" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6CEE07" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5CA03F3A" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F46DD8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0AA67302" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2AC26288" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="3972712E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5319D058" w14:textId="5C1A1460" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6A30FE61" w14:textId="1D975AC2" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>ask</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>house</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205A98C3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="749BB6F0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA32DAE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="14C5FE04" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651C58EE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0AAE976E" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8C91CF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="66F3FE5F" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4C314FEE" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="00282A5E" w:rsidRPr="0093601E" w14:paraId="119E282E" w14:textId="77777777" w:rsidTr="00D8653A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4AB4F3" w14:textId="7EBC60EC" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="766CD669" w14:textId="4E2B230F" w:rsidR="00282A5E" w:rsidRPr="00282A5E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>friend</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>our</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00282A5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130CBB4D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="486A7F24" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7A3789" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="389C71CD" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB1764E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="64C6AAA0" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1491FC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="348C9E35" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="0093601E" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
-                <w:sz w:val="36"/>
-[...91 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EC2DB8F" w14:textId="72C8EB99" w:rsidR="00D76442" w:rsidRPr="003434DB" w:rsidRDefault="00D76442" w:rsidP="003434DB">
+    <w:p w14:paraId="3E0F8E58" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D9204C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D76442" w:rsidRPr="003434DB" w:rsidSect="002831BC">
+    <w:p w14:paraId="1E2D9C52" w14:textId="77777777" w:rsidR="00282A5E" w:rsidRPr="00D9204C" w:rsidRDefault="00282A5E" w:rsidP="00282A5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5632"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285F64BB" w14:textId="460CC911" w:rsidR="00D9204C" w:rsidRPr="00D9204C" w:rsidRDefault="00D76442" w:rsidP="00D9204C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5632"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D9204C" w:rsidRPr="00D9204C" w:rsidSect="002831BC">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="065DFDBE" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="1E5B2069" w14:textId="77777777" w:rsidR="00566D4F" w:rsidRDefault="00566D4F" w:rsidP="008A3112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D345588" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="2ABFE5AF" w14:textId="77777777" w:rsidR="00566D4F" w:rsidRDefault="00566D4F" w:rsidP="008A3112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sassoon Infant Std">
@@ -27856,171 +24883,185 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sassoon Infant">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000004A" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D65F306" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="51806B17" w14:textId="77777777" w:rsidR="00566D4F" w:rsidRDefault="00566D4F" w:rsidP="008A3112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DBA769D" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="7CECF0E7" w14:textId="77777777" w:rsidR="00566D4F" w:rsidRDefault="00566D4F" w:rsidP="008A3112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="216AEAA7" w14:textId="2F8A96F4" w:rsidR="00191FC3" w:rsidRDefault="00D76442">
+  <w:p w14:paraId="216AEAA7" w14:textId="139F19EB" w:rsidR="00191FC3" w:rsidRDefault="00D76442">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Name:                                                                                                     </w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve">Year </w:t>
     </w:r>
-    <w:r w:rsidR="0092284F">
+    <w:r w:rsidR="00A24715">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve"> Homework</w:t>
     </w:r>
     <w:r w:rsidR="00AF1B6C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00982218">
-      <w:t xml:space="preserve">                                                                                         </w:t>
+    <w:r w:rsidR="00542415">
+      <w:t xml:space="preserve">                                                            </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00581694">
       <w:t>Date</w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00385921">
-      <w:t>14.05.26</w:t>
+    <w:r w:rsidR="00282A5E">
+      <w:t>21.05.26</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00191FC3">
-      <w:t xml:space="preserve">                                                                                                    </w:t>
+      <w:t xml:space="preserve">                                                                                                   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A3112"/>
-    <w:rsid w:val="00025C92"/>
     <w:rsid w:val="00050781"/>
     <w:rsid w:val="00070338"/>
+    <w:rsid w:val="00076C31"/>
     <w:rsid w:val="000855F5"/>
     <w:rsid w:val="00095546"/>
-    <w:rsid w:val="00122AAF"/>
+    <w:rsid w:val="00140A1F"/>
     <w:rsid w:val="00191FC3"/>
     <w:rsid w:val="001A4026"/>
     <w:rsid w:val="00203B2E"/>
+    <w:rsid w:val="00236170"/>
     <w:rsid w:val="0024448A"/>
+    <w:rsid w:val="00280A93"/>
+    <w:rsid w:val="00282A5E"/>
     <w:rsid w:val="002831BC"/>
+    <w:rsid w:val="00290D26"/>
     <w:rsid w:val="00334555"/>
-    <w:rsid w:val="003434DB"/>
-    <w:rsid w:val="00385921"/>
+    <w:rsid w:val="00370D04"/>
     <w:rsid w:val="00414FA5"/>
+    <w:rsid w:val="004B43FB"/>
+    <w:rsid w:val="00542415"/>
+    <w:rsid w:val="00566D4F"/>
     <w:rsid w:val="00581694"/>
-    <w:rsid w:val="00676314"/>
+    <w:rsid w:val="00680C38"/>
     <w:rsid w:val="007358D7"/>
     <w:rsid w:val="00744AAC"/>
+    <w:rsid w:val="00760A91"/>
+    <w:rsid w:val="0079186E"/>
     <w:rsid w:val="008A3112"/>
-    <w:rsid w:val="008F1EEC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00982218"/>
+    <w:rsid w:val="008F64A6"/>
+    <w:rsid w:val="0093601E"/>
+    <w:rsid w:val="00957FF8"/>
     <w:rsid w:val="009D5FA0"/>
+    <w:rsid w:val="00A24715"/>
     <w:rsid w:val="00A306B9"/>
+    <w:rsid w:val="00A3529D"/>
     <w:rsid w:val="00A3648D"/>
     <w:rsid w:val="00A86478"/>
+    <w:rsid w:val="00AC1791"/>
     <w:rsid w:val="00AF1B6C"/>
     <w:rsid w:val="00B10786"/>
     <w:rsid w:val="00B76DBE"/>
     <w:rsid w:val="00C471C5"/>
-    <w:rsid w:val="00C773A4"/>
+    <w:rsid w:val="00CB2021"/>
     <w:rsid w:val="00D76442"/>
+    <w:rsid w:val="00D9204C"/>
     <w:rsid w:val="00DF58D2"/>
     <w:rsid w:val="00E0142B"/>
+    <w:rsid w:val="00E73F0C"/>
     <w:rsid w:val="00EF4711"/>
+    <w:rsid w:val="00F0737C"/>
     <w:rsid w:val="00F33679"/>
     <w:rsid w:val="00F34682"/>
+    <w:rsid w:val="00F47EA0"/>
     <w:rsid w:val="00FA0E10"/>
     <w:rsid w:val="012BC3B3"/>
     <w:rsid w:val="03A97258"/>
     <w:rsid w:val="3B171FC0"/>
     <w:rsid w:val="4A85361C"/>
     <w:rsid w:val="564D48B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -32081,284 +29122,258 @@
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1723015635">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="445734404">
+    <w:div w:id="657272110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="608859206">
+        <w:div w:id="942613672">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="42095302">
+            <w:div w:id="491600368">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="432287587">
+        <w:div w:id="279145031">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1351253682">
+            <w:div w:id="1216816488">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1896890796">
+        <w:div w:id="1482305127">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1955211149">
+            <w:div w:id="1576236099">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="532811233">
+        <w:div w:id="1562523840">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="257032780">
+            <w:div w:id="1272398264">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="641275462">
+        <w:div w:id="1540586512">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2031485940">
+            <w:div w:id="1178545654">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="684137962">
+        <w:div w:id="389495550">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="450369412">
+            <w:div w:id="779296430">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="165023349">
+        <w:div w:id="776486515">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="469400298">
+            <w:div w:id="753551800">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1105004302">
+        <w:div w:id="854463199">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="610164871">
-[...25 lines deleted...]
-            <w:div w:id="976882925">
+            <w:div w:id="1591310686">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="852647347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32828,50 +29843,273 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1996951949">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1933976905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="127355961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1492216192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="211426232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1018699939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1365669040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2085254091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1900094045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="934706955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="449589186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1799060242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1899393994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1079131276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2124182997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1092237920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="526791863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="433943791">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathswhizz.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -33146,50 +30384,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007477B128495CDE44B5707222EB9DED75" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9df6543bf7a71c85d616ce05797766d2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="69c57f59-3089-4884-9e50-743c5888dc96" xmlns:ns3="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478bfff29a52cfb6d5647ce8c6b7ec57" ns2:_="" ns3:_="">
     <xsd:import namespace="69c57f59-3089-4884-9e50-743c5888dc96"/>
     <xsd:import namespace="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -33406,108 +30653,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="69c57f59-3089-4884-9e50-743c5888dc96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2818F3EC-663E-4DC1-B978-CED6A25936DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A5A0BA3-DCA1-4256-BDCB-0223097FE760}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6E4083-2F42-4AA5-B105-2609711EED21}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4816D714-7ACA-4768-B5B3-4424C24E0734}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="69c57f59-3089-4884-9e50-743c5888dc96"/>
     <ds:schemaRef ds:uri="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2755</Characters>
+  <Pages>6</Pages>
+  <Words>772</Words>
+  <Characters>3108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2755</Lines>
-  <Paragraphs>570</Paragraphs>
+  <Lines>3108</Lines>
+  <Paragraphs>646</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2852</CharactersWithSpaces>
+  <CharactersWithSpaces>3234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>C.Pearce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007477B128495CDE44B5707222EB9DED75</vt:lpwstr>